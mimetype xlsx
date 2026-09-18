--- v6 (2026-06-29)
+++ v7 (2026-09-18)
@@ -9,83 +9,119 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>Tender Number</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Procurement Methods</t>
   </si>
   <si>
     <t>Published Date</t>
   </si>
   <si>
     <t>Close Date</t>
   </si>
   <si>
     <t>Notice Type</t>
   </si>
   <si>
+    <t>RFQ26-02</t>
+  </si>
+  <si>
+    <t>Request for Quotation: Supply of Microscopes and accessories for the MRC Member Countries</t>
+  </si>
+  <si>
+    <t>Request for Quotation</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>28 Sep 2026</t>
+  </si>
+  <si>
+    <t>Open</t>
+  </si>
+  <si>
+    <t>RFP No. 26-003</t>
+  </si>
+  <si>
+    <t>Request for Proposal</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>25 Sep 2026</t>
+  </si>
+  <si>
+    <t>RFQ25-04</t>
+  </si>
+  <si>
+    <t>Award of Supply of Spare Parts for the Hydrometeorological Stations</t>
+  </si>
+  <si>
+    <t>21 Jul 2026</t>
+  </si>
+  <si>
+    <t>Awarded</t>
+  </si>
+  <si>
     <t>RFP2025-011</t>
   </si>
   <si>
     <t>MRC Website Maintenance</t>
   </si>
   <si>
-    <t>Request for Proposal</t>
-[...1 lines deleted...]
-  <si>
     <t>10 Apr 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Awarded</t>
   </si>
   <si>
     <t>RFP25-009</t>
   </si>
   <si>
     <t>Cleaning, Gardening and Pest Control Services at the MRC Secretariat’s Premises in Vientiane</t>
   </si>
   <si>
     <t>RFP2025-005</t>
   </si>
   <si>
     <t>Security Services to the MRCS Premises in Vientiane</t>
   </si>
   <si>
     <t>12 Mar 2026</t>
   </si>
   <si>
     <t>RFP2025-007</t>
   </si>
   <si>
     <t>Cleaning and Pest Control Services at the RFDMC’s Office</t>
   </si>
   <si>
     <t>20 Feb 2026</t>
   </si>
@@ -226,348 +262,408 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F19"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
-    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="5" max="5" width="12" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
-      <c r="E2"/>
+      <c r="E2" t="s">
+        <v>10</v>
+      </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Request for Proposal: International Consulting Firm for implementing the Ecosystem-based Adaptation Pilot Projects as Part of 9C-9T Project in Cambodia and Thailand, (Extended)</t>
+        </is>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" t="s">
         <v>11</v>
-      </c>
-[...11 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C10" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C12" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>10</v>
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>