--- v7 (2026-09-18)
+++ v8 (2026-10-09)
@@ -9,104 +9,92 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <si>
     <t>Tender Number</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Procurement Methods</t>
   </si>
   <si>
     <t>Published Date</t>
   </si>
   <si>
     <t>Close Date</t>
   </si>
   <si>
     <t>Notice Type</t>
   </si>
   <si>
-    <t>RFQ26-02</t>
-[...2 lines deleted...]
-    <t>Request for Quotation: Supply of Microscopes and accessories for the MRC Member Countries</t>
+    <t>RFP No. 26-003</t>
+  </si>
+  <si>
+    <t>Request for Proposal</t>
+  </si>
+  <si>
+    <t>13 Aug 2026</t>
+  </si>
+  <si>
+    <t>09 Oct 2026</t>
+  </si>
+  <si>
+    <t>Open</t>
+  </si>
+  <si>
+    <t>RFQ25-04</t>
+  </si>
+  <si>
+    <t>Award of Supply of Spare Parts for the Hydrometeorological Stations</t>
   </si>
   <si>
     <t>Request for Quotation</t>
-  </si>
-[...25 lines deleted...]
-    <t>Award of Supply of Spare Parts for the Hydrometeorological Stations</t>
   </si>
   <si>
     <t>21 Jul 2026</t>
   </si>
   <si>
     <t>Awarded</t>
   </si>
   <si>
     <t>RFP2025-011</t>
   </si>
   <si>
     <t>MRC Website Maintenance</t>
   </si>
   <si>
     <t>10 Apr 2026</t>
   </si>
   <si>
     <t>RFP25-009</t>
   </si>
   <si>
     <t>Cleaning, Gardening and Pest Control Services at the MRC Secretariat’s Premises in Vientiane</t>
   </si>
   <si>
     <t>RFP2025-005</t>
   </si>
@@ -262,408 +250,388 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F18"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...19 lines deleted...]
-      <c r="B3" t="inlineStr">
+      <c r="B2" t="inlineStr">
         <is>
           <t>Request for Proposal: International Consulting Firm for implementing the Ecosystem-based Adaptation Pilot Projects as Part of 9C-9T Project in Cambodia and Thailand, (Extended)</t>
         </is>
       </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" t="s">
+        <v>12</v>
+      </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E3"/>
       <c r="F3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="s">
         <v>25</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" t="s">
         <v>28</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>34</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" t="s">
         <v>37</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12" t="s">
         <v>40</v>
       </c>
       <c r="C12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" t="s">
         <v>43</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>45</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" t="s">
         <v>50</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" t="s">
         <v>57</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>19</v>
-[...17 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>