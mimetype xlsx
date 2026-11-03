--- v8 (2026-10-09)
+++ v9 (2026-11-03)
@@ -9,83 +9,95 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>Tender Number</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Procurement Methods</t>
   </si>
   <si>
     <t>Published Date</t>
   </si>
   <si>
     <t>Close Date</t>
   </si>
   <si>
     <t>Notice Type</t>
   </si>
   <si>
+    <t>RFP No. 25-010</t>
+  </si>
+  <si>
+    <t>Request for Proposal: Travel Management Services for the Mekong River Commission Secretariat  in Vientiane</t>
+  </si>
+  <si>
+    <t>Request for Proposal</t>
+  </si>
+  <si>
+    <t>22 Oct 2026</t>
+  </si>
+  <si>
+    <t>17 Nov 2026</t>
+  </si>
+  <si>
+    <t>Open</t>
+  </si>
+  <si>
     <t>RFP No. 26-003</t>
   </si>
   <si>
-    <t>Request for Proposal</t>
-[...1 lines deleted...]
-  <si>
     <t>13 Aug 2026</t>
   </si>
   <si>
     <t>09 Oct 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Open</t>
   </si>
   <si>
     <t>RFQ25-04</t>
   </si>
   <si>
     <t>Award of Supply of Spare Parts for the Hydrometeorological Stations</t>
   </si>
   <si>
     <t>Request for Quotation</t>
   </si>
   <si>
     <t>21 Jul 2026</t>
   </si>
   <si>
     <t>Awarded</t>
   </si>
   <si>
     <t>RFP2025-011</t>
   </si>
   <si>
     <t>MRC Website Maintenance</t>
   </si>
   <si>
     <t>10 Apr 2026</t>
   </si>
@@ -250,388 +262,408 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F19"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" t="inlineStr">
         <is>
           <t>Request for Proposal: International Consulting Firm for implementing the Ecosystem-based Adaptation Pilot Projects as Part of 9C-9T Project in Cambodia and Thailand, (Extended)</t>
         </is>
       </c>
-      <c r="C2" t="s">
-[...13 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" t="s">
         <v>11</v>
-      </c>
-[...11 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>34</v>
       </c>
       <c r="C10" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12" t="s">
         <v>40</v>
       </c>
       <c r="C12" t="s">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="D13" t="s">
         <v>45</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>